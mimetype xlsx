--- v0 (2025-10-25)
+++ v1 (2026-11-04)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="已完成之待辦清單" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
-    <t>花蓮中華國小(花蓮縣花蓮市中華國民小學)-已完成之待辦清單</t>
+    <t>花蓮縣花蓮市中華國民小學-已完成之待辦清單</t>
   </si>
   <si>
     <t>尚無內容</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -432,57 +432,57 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
+      <c r="B1" s="0"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2"/>
+      <c r="B2" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>